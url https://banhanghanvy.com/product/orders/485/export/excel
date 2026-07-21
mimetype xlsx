--- v0 (2026-04-18)
+++ v1 (2026-07-21)
@@ -733,78 +733,78 @@
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="5"/>
       <c r="G13" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="5"/>
-      <c r="G14" s="6">
-        <v>0</v>
+      <c r="G14" s="6" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="5"/>
-      <c r="G16" s="6" t="s">
-        <v>26</v>
+      <c r="G16" s="6">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="A16:D16"/>