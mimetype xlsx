--- v0 (2025-11-21)
+++ v1 (2026-06-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Hoa Don" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>CÔNG TY TNHH SX-TM MP HÂN VY</t>
   </si>
   <si>
     <t>A TƯƠI - BP</t>
   </si>
   <si>
     <t>Địa chỉ: 35 Tam Hà, Phường Tam Phú, Quận Thủ Đức, TPHCM</t>
   </si>
   <si>
     <t>Điện Thoại: (84-8) 3.986.1237 - Fax: (84-8) 3.729.6239</t>
   </si>
   <si>
     <t>Ngày: 06-03-2025</t>
   </si>
   <si>
     <t>Điện Thoại tư vấn: 0982.368.376 - 0937.368.376</t>
   </si>
   <si>
     <t>HĐ Số: 48</t>
   </si>
   <si>
     <t>HÓA ĐƠN GỞI HÀNG</t>
   </si>
   <si>
@@ -158,66 +158,69 @@
   <si>
     <t>sữa rửa mặt 60g</t>
   </si>
   <si>
     <t xml:space="preserve">hũ kem dưỡng chất collagen trắng da  ovan xanh ngọc </t>
   </si>
   <si>
     <t>OREAM</t>
   </si>
   <si>
     <t>3,168,000</t>
   </si>
   <si>
     <t xml:space="preserve">hũ  kem ngừa nám tàn nhang đồi mồi  ovan trắng </t>
   </si>
   <si>
     <t>Giá chưa chiết khấu</t>
   </si>
   <si>
     <t>24,768,000</t>
   </si>
   <si>
     <t>Giá đã chiết khấu</t>
   </si>
   <si>
+    <t>23,034,200</t>
+  </si>
+  <si>
     <t>Nợ cũ</t>
   </si>
   <si>
     <t>194,000,001</t>
   </si>
   <si>
     <t>Thanh toán</t>
   </si>
   <si>
     <t>Trả hàng</t>
   </si>
   <si>
     <t>Còn lại</t>
   </si>
   <si>
-    <t>218,768,001</t>
+    <t>217,034,201</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
@@ -935,103 +938,103 @@
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="5"/>
       <c r="G19" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F22" s="5"/>
       <c r="G22" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="A23:D23"/>