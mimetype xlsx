--- v0 (2026-03-02)
+++ v1 (2026-04-18)
@@ -12,157 +12,172 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Hoa Don" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>CÔNG TY TNHH SX-TM MP HÂN VY</t>
   </si>
   <si>
     <t>A DẦN TP</t>
   </si>
   <si>
     <t>Địa chỉ: 35 Tam Hà, Phường Tam Phú, Quận Thủ Đức, TPHCM</t>
   </si>
   <si>
     <t>Điện Thoại: (84-8) 3.986.1237 - Fax: (84-8) 3.729.6239</t>
   </si>
   <si>
     <t>Ngày: 28-02-2026</t>
   </si>
   <si>
     <t>Điện Thoại tư vấn: 0982.368.376 - 0937.368.376</t>
   </si>
   <si>
     <t>HĐ Số: 464</t>
   </si>
   <si>
     <t>HÓA ĐƠN GỞI HÀNG</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN SẢN PHẨM</t>
   </si>
   <si>
     <t>T.HIỆU</t>
   </si>
   <si>
     <t>NET</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Đ.GIÁ</t>
   </si>
   <si>
     <t>T.TIỀN</t>
   </si>
   <si>
+    <t xml:space="preserve">hũ kem ngừa nám trắng da  xanh  </t>
+  </si>
+  <si>
+    <t>OJEE</t>
+  </si>
+  <si>
+    <t>6G</t>
+  </si>
+  <si>
+    <t>16,000</t>
+  </si>
+  <si>
+    <t>2,304,000</t>
+  </si>
+  <si>
     <t>tuýp kem ngừa mụn ngừa thâm liền sẹo   tím</t>
   </si>
   <si>
-    <t>OJEE</t>
-[...1 lines deleted...]
-  <si>
     <t>12G</t>
   </si>
   <si>
     <t>23,200</t>
   </si>
   <si>
     <t>6,960,000</t>
   </si>
   <si>
     <t xml:space="preserve">hũ kem mụn nám trắng da giảm nhờn  tím </t>
   </si>
   <si>
     <t>15G</t>
   </si>
   <si>
     <t>60,000</t>
   </si>
   <si>
     <t>2,160,000</t>
   </si>
   <si>
+    <t xml:space="preserve">hũ kem dưỡng trắng ngừa lão hóa  hồng </t>
+  </si>
+  <si>
+    <t>4,680,000</t>
+  </si>
+  <si>
     <t xml:space="preserve">hũ kem dưỡng trắng ngừa lão hóa  bhxanh </t>
   </si>
   <si>
     <t>20G</t>
   </si>
   <si>
     <t>124,000</t>
   </si>
   <si>
     <t>8,928,000</t>
   </si>
   <si>
     <t>hũ kem dưỡng trắng víp   trắng</t>
   </si>
   <si>
     <t>50G</t>
   </si>
   <si>
     <t>320,000</t>
   </si>
   <si>
     <t>1,920,000</t>
   </si>
   <si>
     <t xml:space="preserve">tẩy tế bào chết </t>
   </si>
   <si>
     <t>80G</t>
   </si>
   <si>
-    <t>16,000</t>
-[...1 lines deleted...]
-  <si>
     <t>3,456,000</t>
   </si>
   <si>
     <t xml:space="preserve">hũ kem ngừa nám ngừa vết thâm  bh hồng </t>
   </si>
   <si>
     <t>ZORIN</t>
   </si>
   <si>
     <t>3,720,000</t>
   </si>
   <si>
     <t xml:space="preserve">hũ  kem dưỡng trắng giữ ẩm  tím </t>
   </si>
   <si>
     <t>SHENRY</t>
   </si>
   <si>
     <t>10G</t>
   </si>
   <si>
     <t>48,000</t>
   </si>
   <si>
     <t>1,152,000</t>
@@ -188,90 +203,99 @@
   <si>
     <t>18G</t>
   </si>
   <si>
     <t>49,000</t>
   </si>
   <si>
     <t>1,176,000</t>
   </si>
   <si>
     <t xml:space="preserve">hũ kem nám tàn nhang đồi mồi ngừa nếp nhăn xanh dương </t>
   </si>
   <si>
     <t xml:space="preserve">hũ kem dưỡng chất collagen ngừa lão hóa  đỏ  </t>
   </si>
   <si>
     <t>25G</t>
   </si>
   <si>
     <t>108,000</t>
   </si>
   <si>
     <t>1,296,000</t>
   </si>
   <si>
+    <t>3,888,000</t>
+  </si>
+  <si>
     <t xml:space="preserve">hũ kem dưỡng trắng se khít lỗ chân lông tím </t>
   </si>
   <si>
     <t>35G</t>
   </si>
   <si>
     <t>122,000</t>
   </si>
   <si>
     <t>1,464,000</t>
   </si>
   <si>
     <t>Giá chưa chiết khấu</t>
   </si>
   <si>
-    <t>37,248,000</t>
+    <t>48,120,000</t>
   </si>
   <si>
     <t>Giá đã chiết khấu</t>
   </si>
   <si>
-    <t>33,523,200</t>
+    <t>43,308,000</t>
   </si>
   <si>
     <t>Nợ cũ</t>
   </si>
   <si>
-    <t>459,388,852</t>
+    <t>477,388,931</t>
   </si>
   <si>
     <t>Thanh toán</t>
   </si>
   <si>
+    <t>18,000,000</t>
+  </si>
+  <si>
     <t>Trả hàng</t>
   </si>
   <si>
+    <t>66,000,000</t>
+  </si>
+  <si>
     <t>Còn lại</t>
   </si>
   <si>
-    <t>492,912,052</t>
+    <t>436,696,931</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
@@ -637,54 +661,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G25"/>
+  <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="70" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="18">
@@ -750,414 +774,483 @@
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="18">
       <c r="A7" s="2">
         <v>0</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2">
-        <v>300</v>
+        <v>144</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="18">
       <c r="A8" s="2">
         <v>1</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2">
-        <v>36</v>
+        <v>300</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="18">
       <c r="A9" s="2">
         <v>2</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="18">
       <c r="A10" s="2">
         <v>3</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="2">
+        <v>78</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" s="4" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="18">
       <c r="A11" s="2">
         <v>4</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="2">
+        <v>72</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="4" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="18">
       <c r="A12" s="2">
         <v>5</v>
       </c>
       <c r="B12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="2">
+        <v>6</v>
+      </c>
+      <c r="F12" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="G12" s="4" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="18">
       <c r="A13" s="2">
         <v>6</v>
       </c>
       <c r="B13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="E13" s="2">
+        <v>216</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="4" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="18">
       <c r="A14" s="2">
         <v>7</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E14" s="2">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="18">
       <c r="A15" s="2">
         <v>8</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2">
         <v>24</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="18">
       <c r="A16" s="2">
         <v>9</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E16" s="2">
         <v>24</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>51</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="18">
       <c r="A17" s="2">
         <v>10</v>
       </c>
       <c r="B17" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="18">
       <c r="A18" s="2">
         <v>11</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="2">
+        <v>24</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="18">
+      <c r="A19" s="2">
+        <v>12</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E18" s="2">
+      <c r="C19" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" s="2">
         <v>12</v>
       </c>
-      <c r="F18" s="4" t="s">
+      <c r="F19" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="18">
+      <c r="A20" s="2">
+        <v>13</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="G18" s="4" t="s">
+      <c r="E20" s="2">
+        <v>36</v>
+      </c>
+      <c r="F20" s="4" t="s">
         <v>61</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="4" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
-[...4 lines deleted...]
-      <c r="E21" s="5" t="s">
+    <row r="21" spans="1:7" customHeight="1" ht="18">
+      <c r="A21" s="2">
+        <v>14</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F21" s="5"/>
-      <c r="G21" s="6" t="s">
+      <c r="C21" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>65</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E22" s="5" t="s">
+      <c r="E21" s="2">
+        <v>12</v>
+      </c>
+      <c r="F21" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="F22" s="5"/>
-      <c r="G22" s="6" t="s">
+      <c r="G21" s="4" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F23" s="5"/>
-      <c r="G23" s="6">
-        <v>0</v>
+      <c r="G23" s="6" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F24" s="5"/>
-      <c r="G24" s="6">
-        <v>0</v>
+      <c r="G24" s="6" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F25" s="5"/>
       <c r="G25" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="5"/>
+      <c r="G26" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F27" s="5"/>
+      <c r="G27" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" s="5"/>
+      <c r="G28" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A5:G5"/>
-    <mergeCell ref="A20:D20"/>
-[...4 lines deleted...]
-    <mergeCell ref="E22:F22"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="E25:F25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="E28:F28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>