--- v0 (2026-03-02)
+++ v1 (2026-06-03)
@@ -173,57 +173,57 @@
   <si>
     <t xml:space="preserve">hũ kem nám tàn nhang đồi mồi  tròn xanh dương </t>
   </si>
   <si>
     <t>Giá chưa chiết khấu</t>
   </si>
   <si>
     <t>58,968,000</t>
   </si>
   <si>
     <t>Giá đã chiết khấu</t>
   </si>
   <si>
     <t>53,071,200</t>
   </si>
   <si>
     <t>Nợ cũ</t>
   </si>
   <si>
     <t>22,412,900</t>
   </si>
   <si>
     <t>Thanh toán</t>
   </si>
   <si>
+    <t>75,484,100</t>
+  </si>
+  <si>
     <t>Trả hàng</t>
   </si>
   <si>
     <t>Còn lại</t>
-  </si>
-[...1 lines deleted...]
-    <t>75,484,100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
@@ -966,78 +966,78 @@
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="5"/>
-      <c r="G21" s="6">
-        <v>0</v>
+      <c r="G21" s="6" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F22" s="5"/>
       <c r="G22" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F23" s="5"/>
-      <c r="G23" s="6" t="s">
-        <v>55</v>
+      <c r="G23" s="6">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="A23:D23"/>