--- v0 (2026-03-02)
+++ v1 (2026-04-18)
@@ -116,51 +116,51 @@
   <si>
     <t xml:space="preserve"> hũ kem trắng da ngừa  lão hóa ngừa nhăn   ovan tím </t>
   </si>
   <si>
     <t>Giá chưa chiết khấu</t>
   </si>
   <si>
     <t>4,050,000</t>
   </si>
   <si>
     <t>Giá đã chiết khấu</t>
   </si>
   <si>
     <t>Nợ cũ</t>
   </si>
   <si>
     <t>Thanh toán</t>
   </si>
   <si>
     <t>Trả hàng</t>
   </si>
   <si>
     <t>Còn lại</t>
   </si>
   <si>
-    <t>4,049,992</t>
+    <t>4,049,216</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
@@ -753,51 +753,51 @@
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="5"/>
       <c r="G13" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="5"/>
       <c r="G14" s="6">
-        <v>-8</v>
+        <v>-784</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="6">