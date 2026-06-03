--- v0 (2026-03-02)
+++ v1 (2026-06-03)
@@ -771,78 +771,78 @@
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="5"/>
       <c r="G14" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="5"/>
-      <c r="G15" s="6">
-        <v>0</v>
+      <c r="G15" s="6" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="5"/>
-      <c r="G17" s="6" t="s">
-        <v>31</v>
+      <c r="G17" s="6">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="A17:D17"/>