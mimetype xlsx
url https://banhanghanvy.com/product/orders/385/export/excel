--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -113,63 +113,63 @@
   <si>
     <t xml:space="preserve">hũ kem mụn nám trắng da giảm nhờn  bh trắng </t>
   </si>
   <si>
     <t>135,003</t>
   </si>
   <si>
     <t>810,018</t>
   </si>
   <si>
     <t>Giá chưa chiết khấu</t>
   </si>
   <si>
     <t>3,300,018</t>
   </si>
   <si>
     <t>Giá đã chiết khấu</t>
   </si>
   <si>
     <t>2,970,020</t>
   </si>
   <si>
     <t>Nợ cũ</t>
   </si>
   <si>
-    <t>17,346,983</t>
+    <t>17,347,003</t>
   </si>
   <si>
     <t>Thanh toán</t>
   </si>
   <si>
     <t>Trả hàng</t>
   </si>
   <si>
     <t>Còn lại</t>
   </si>
   <si>
-    <t>20,317,003</t>
+    <t>20,317,023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>