--- v0 (2026-01-15)
+++ v1 (2026-04-18)
@@ -74,66 +74,66 @@
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Đ.GIÁ</t>
   </si>
   <si>
     <t>T.TIỀN</t>
   </si>
   <si>
     <t>vương niệm đỏ vi binh thạnh 180</t>
   </si>
   <si>
     <t>Hũ</t>
   </si>
   <si>
     <t>Giá chưa chiết khấu</t>
   </si>
   <si>
     <t>Giá đã chiết khấu</t>
   </si>
   <si>
     <t>Nợ cũ</t>
   </si>
   <si>
-    <t>214,565,417</t>
+    <t>214,565,401</t>
   </si>
   <si>
     <t>Thanh toán</t>
   </si>
   <si>
     <t>20,000,000</t>
   </si>
   <si>
     <t>Trả hàng</t>
   </si>
   <si>
     <t>Còn lại</t>
   </si>
   <si>
-    <t>194,565,419</t>
+    <t>194,565,403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>