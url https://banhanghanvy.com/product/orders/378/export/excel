--- v1 (2026-04-18)
+++ v2 (2026-06-03)
@@ -74,66 +74,66 @@
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Đ.GIÁ</t>
   </si>
   <si>
     <t>T.TIỀN</t>
   </si>
   <si>
     <t>vương niệm đỏ vi binh thạnh 180</t>
   </si>
   <si>
     <t>Hũ</t>
   </si>
   <si>
     <t>Giá chưa chiết khấu</t>
   </si>
   <si>
     <t>Giá đã chiết khấu</t>
   </si>
   <si>
     <t>Nợ cũ</t>
   </si>
   <si>
-    <t>214,565,401</t>
+    <t>209,151,617</t>
   </si>
   <si>
     <t>Thanh toán</t>
   </si>
   <si>
     <t>20,000,000</t>
   </si>
   <si>
     <t>Trả hàng</t>
   </si>
   <si>
     <t>Còn lại</t>
   </si>
   <si>
-    <t>194,565,403</t>
+    <t>189,151,619</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>