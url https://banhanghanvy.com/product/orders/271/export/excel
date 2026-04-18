--- v0 (2025-11-21)
+++ v1 (2026-04-18)
@@ -140,69 +140,69 @@
   <si>
     <t>80G</t>
   </si>
   <si>
     <t>18,000</t>
   </si>
   <si>
     <t>378,000</t>
   </si>
   <si>
     <t>Giá chưa chiết khấu</t>
   </si>
   <si>
     <t>5,178,000</t>
   </si>
   <si>
     <t>Giá đã chiết khấu</t>
   </si>
   <si>
     <t>4,660,200</t>
   </si>
   <si>
     <t>Nợ cũ</t>
   </si>
   <si>
-    <t>18,230,250</t>
+    <t>18,230,262</t>
   </si>
   <si>
     <t>Thanh toán</t>
   </si>
   <si>
     <t>12,000,000</t>
   </si>
   <si>
     <t>Trả hàng</t>
   </si>
   <si>
     <t>30,000</t>
   </si>
   <si>
     <t>Còn lại</t>
   </si>
   <si>
-    <t>10,860,450</t>
+    <t>10,860,462</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times News Roman"/>